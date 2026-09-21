--- v13 (2026-08-30)
+++ v14 (2026-09-21)
@@ -1318,51 +1318,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.22 seconds by Ecuador.workingdays.org</t>
+    <t>Sample file generated in 0.19 seconds by Ecuador.workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>