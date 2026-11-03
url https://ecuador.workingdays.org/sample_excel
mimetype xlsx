--- v14 (2026-09-21)
+++ v15 (2026-11-03)
@@ -1318,51 +1318,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Ecuador.workingdays.org</t>
+    <t>Sample file generated in 0.18 seconds by Ecuador.workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>